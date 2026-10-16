--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -1,488 +1,512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\_buero\Wissen\harmonisierte_Normen-Listen\Normenlisten\Spielzeugrichtlinie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{87BCE42F-9896-4D9B-A8A5-9F8FE3FC616E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CEF624A3-3D1C-4A91-8563-B8ACE607202A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2009-48-EC-Safety of Toys" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2009-48-EC-Safety of Toys'!$A$3:$K$3</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="116">
   <si>
     <t>Legislation</t>
   </si>
   <si>
     <t>ESO</t>
   </si>
   <si>
     <t>Reference and title Provision</t>
   </si>
   <si>
     <t>Start of legal effect</t>
   </si>
   <si>
     <t>Publication OJ reference</t>
   </si>
   <si>
     <t>Publication Decision reference</t>
   </si>
   <si>
     <t>Publication OJ date</t>
   </si>
   <si>
     <t>End of legal effect</t>
   </si>
   <si>
     <t>Withdrawal OJ reference</t>
   </si>
   <si>
     <t>Withdrawal Decision reference</t>
   </si>
   <si>
     <t>Withdrawal OJ date</t>
   </si>
   <si>
     <t>2009/48/EC - Safety of Toys</t>
+  </si>
+  <si>
+    <t>CEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-1:2011
+Safety of toys - Part 1: Mechanical and physical properties
+</t>
+  </si>
+  <si>
+    <t>18.06.2011</t>
+  </si>
+  <si>
+    <t>OJ C 178</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>30.09.2014</t>
+  </si>
+  <si>
+    <t>OJ C 317</t>
+  </si>
+  <si>
+    <t>31.10.2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-1:2011+A2:2013
+Safety of toys - Part 1: Mechanical and physical properties
+</t>
+  </si>
+  <si>
+    <t>OJ C 181</t>
+  </si>
+  <si>
+    <t>13.06.2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-1:2011+A3:2014
+Safety of toys - Part 1: Mechanical and physical properties
+</t>
+  </si>
+  <si>
+    <t>29.02.2016</t>
+  </si>
+  <si>
+    <t>OJ C 87</t>
+  </si>
+  <si>
+    <t>13.03.2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-1:2014
+Safety of toys - Part 1: Mechanical and physical properties
+</t>
+  </si>
+  <si>
+    <t>28.02.2019</t>
+  </si>
+  <si>
+    <t>OJ C 282</t>
+  </si>
+  <si>
+    <t>10.08.2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-1:2014+A1:2018
+Safety of toys - Part 1: Mechanical and physical properties
+</t>
+  </si>
+  <si>
+    <t>OJ L</t>
+  </si>
+  <si>
+    <t>10.09.2025</t>
+  </si>
+  <si>
+    <t>EN 71-1:2014+A1:2018
+Safety of toys - Part 1: Mechanical and physical properties
+Restriction: As regards clauses 3.19 (definition of ‘driving mechanism’) and 4.15.1 for wave rollers (a ride-on toy where the child is seated, the steering and propulsion of which are controlled with the feet, and which have wheels within reach during use), harmonised standard EN 71-1:2014+A1:2018 does not confer a presumption of conformity with the essential safety requirements set out in Article 10(2) of Directive 2009/48/EC and Part I, point 3, of Annex II to that Directive.</t>
+  </si>
+  <si>
+    <t>2025/1785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-2:2011
+Safety of toys - Part 2: Flammability
+</t>
+  </si>
+  <si>
+    <t>21.07.2011</t>
+  </si>
+  <si>
+    <t>OJ C 215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-2:2011+A1:2014
+Safety of toys - Part 2: Flammability
+</t>
+  </si>
+  <si>
+    <t>15.05.2022</t>
+  </si>
+  <si>
+    <t>OJ L 405</t>
+  </si>
+  <si>
+    <t>2021/1992</t>
+  </si>
+  <si>
+    <t>16.11.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-2:2020
+Safety of toys - Part 2: Flammability
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2013
+Safety of toys - Part 3: Migration of certain elements
+</t>
+  </si>
+  <si>
+    <t>29.06.2013</t>
+  </si>
+  <si>
+    <t>OJ C 187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2013+A1:2014
+Safety of toys - Part 3: Migration of certain elements
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2013+A3:2018
+Safety of toys - Part 3: Migration of certain elements
+Note 1: For lead, the migration limit values are as follows as of 28 October 2018: 2,0 mg/kg in dry, brittle, powder-like or pliable toy material; 0,5 mg/kg in liquid or sticky toy material; 23 mg/kg in scraped-off toy material. See Directive (EU) 2017/738, OJ L 110, 27.4.2017, p. 6.
+Note 2: For chromium (VI), the migration limit values are as follows as of 18 November 2019: 0,02 mg/kg in dry, brittle, powder-like or pliable toy material; 0,005 mg/kg in liquid or sticky toy material; 0,053 mg/kg in scraped-off toy material. See Directive (EU) 2018/725, OJ L 122, 17.5.2018, p. 29.
+</t>
+  </si>
+  <si>
+    <t>15.04.2020</t>
+  </si>
+  <si>
+    <t>OJ L 263</t>
+  </si>
+  <si>
+    <t>2019/1728</t>
+  </si>
+  <si>
+    <t>16.10.2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2019
+Safety of toys - Part 3: Migration of certain elements
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2019+A1:2021
+Safety of toys - Part 3: Migration of certain elements
+</t>
+  </si>
+  <si>
+    <t>16.06.2027</t>
+  </si>
+  <si>
+    <t>2025/2519</t>
+  </si>
+  <si>
+    <t>16.12.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-3:2019+A2:2024
+Safety of toys - Part 3: Migration of certain elements
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-4:2013
+Safety of toys - Part 4: Experimental sets for chemistry and related activities
+</t>
+  </si>
+  <si>
+    <t>28.05.2013</t>
+  </si>
+  <si>
+    <t>OJ C 149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-4:2020
+Safety of toys - Part 4: Experimental sets for chemistry and related activities
+</t>
+  </si>
+  <si>
+    <t>14.03.2028</t>
+  </si>
+  <si>
+    <t>2026/2032</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-4:2020+A1:2025
+Safety of toys - Part 4: Experimental sets for chemistry and related activities
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-5:2013
+Safety of toys - Part 5: Chemical toys (sets) other than experimental sets
+</t>
+  </si>
+  <si>
+    <t>31.05.2016</t>
+  </si>
+  <si>
+    <t>OJ C 378</t>
+  </si>
+  <si>
+    <t>13.11.2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-5:2015
+Safety of toys - Part 5: Chemical toys (sets) other than experimental sets
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-7:2014
+Safety of toys - Part 7: Finger paints - Requirements and test methods
+</t>
+  </si>
+  <si>
+    <t>EN 71-7:2014+A2:2018
+Safety of toys - Part 7: Finger paints - Requirements and test methods
+Note: For the allowed preservative climbazole (entry 22 in Table B.1 of Annex B to standard EN 71-7:2014+A2:2018) the presumption of conformity applies up to a maximum allowed concentration of 0,2 % (not: 0,5 %). This is based on the “ADDENDUM to the Opinion on Climbazole (P64) ref. SCCS/1506/13” of the Scientific Committee on Consumer Safety (SCCS) that was adopted after the publication of the standard by CEN.
+https://ec.europa.eu/health/sites/health/files/scientific_committees/consumer_safety/docs/sccs_o_212.pdf</t>
+  </si>
+  <si>
+    <t>28.11.2021</t>
+  </si>
+  <si>
+    <t>OJ L 190</t>
+  </si>
+  <si>
+    <t>2021/867</t>
+  </si>
+  <si>
+    <t>31.05.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-7:2014+A3:2020
+Safety of toys - Part 7: Finger paints - Requirements and test methods
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-8:2011
+Safety of toys - Part 8: Activity toys for domestic use
+</t>
+  </si>
+  <si>
+    <t>19.10.2011</t>
+  </si>
+  <si>
+    <t>OJ C 307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-8:2018
+Safety of toys - Part 8: Activity toys for domestic use
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-12:2013
+Safety of toys - Part 12: N-Nitrosamines and N-nitrosatable substances
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-12:2016
+Safety of toys - Part 12: N-Nitrosamines and N-nitrosatable substances
+Informative note: The limit values in point a) of Table 2 of clause 4.2 of standard 'EN 71-12:2016 Safety of toys — Part 12: N-Nitrosamines and N-nitrosatable substances' are lower than the limit values to be complied with set in point 8 of part III of Annex II to Directive 2009/48/EC. In particular those values are as follows:
+- N-nitrosamines: 0,01 mg/kg (Standard EN 71-12:2016);0,05 mg/kg (Directive 2009/48/EC)
+-N-nitrosatable: 0,1 mg/kg (Standard EN 71-12:2016); 1 mg/kg (Directive 2009/48/EC).
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-13:2014
+Safety of toys - Part 13: Olfactory board games, cosmetic kits and gustative games
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-13:2021
+Safety of toys - Part 13: Olfactory board games, cosmetic kits and gustative games
+</t>
+  </si>
+  <si>
+    <t>05.04.2023</t>
+  </si>
+  <si>
+    <t>OJ L 96</t>
+  </si>
+  <si>
+    <t>2023/740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-13:2021+A1:2022
+Safety of toys - Part 13: Olfactory board games, cosmetic kits and gustative games
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-13:2021+A2:2024
+Safety of toys - Part 13: Olfactory board games, cosmetic kits and gustative games
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-14:2014
+Safety of toys - Part 14: Trampolines for domestic use
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-14:2014+A1:2017
+Safety of toys - Part 14: Trampolines for domestic use
+</t>
+  </si>
+  <si>
+    <t>22.01.2020</t>
+  </si>
+  <si>
+    <t>OJ L 195</t>
+  </si>
+  <si>
+    <t>2019/1254</t>
+  </si>
+  <si>
+    <t>23.07.2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-14:2018
+Safety of toys - Part 14: Trampolines for domestic use
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-15:2025
+Safety of toys – Part 15: Formamide in foam toy materials (content)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 71-16:2025
+Safety of toys – Part 16: Certain chlorinated phosphorus flame retardants (TCEP, TCPP, TDCP)  in toy materials
+</t>
   </si>
   <si>
     <t>Cenelec</t>
   </si>
   <si>
     <t>EN 62115:2005
 Electric toys - Safety
 EN 62115:2005/A2:2011
 EN 62115:2005/A2:2011/AC:2011</t>
   </si>
   <si>
     <t>11.08.2011</t>
   </si>
   <si>
     <t>OJ C 235</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>15.11.2012</t>
   </si>
   <si>
     <t>OJ C 349</t>
   </si>
   <si>
     <t>EN 62115:2005
 Electric toys - Safety
 EN 62115:2005/A2:2011
 EN 62115:2005/A2:2011/AC:2011
 EN 62115:2005/A11:2012
 EN 62115:2005/A11:2012/AC:2013</t>
   </si>
   <si>
     <t>03.06.2017</t>
   </si>
   <si>
     <t>OJ C 196</t>
   </si>
   <si>
     <t>12.06.2015</t>
   </si>
   <si>
     <t>EN 62115:2005
 Electric toys - Safety
 EN 62115:2005/A2:2011
 EN 62115:2005/A2:2011/AC:2011
 EN 62115:2005/A11:2012
 EN 62115:2005/A11:2012/AC:2013
 EN 62115:2005/A12:2015</t>
   </si>
   <si>
     <t>21.02.2022</t>
   </si>
   <si>
-    <t>OJ L 190</t>
-[...319 lines deleted...]
-  <si>
     <t>EN IEC 62115:2020
 Electric toys - Safety
 EN IEC 62115:2020/A11:2020</t>
   </si>
   <si>
-    <t>Generated on 17.12.2025</t>
+    <t>Generated 14 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -497,60 +521,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
@@ -850,1456 +880,1560 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K40"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="3"/>
+    <col min="3" max="3" width="74" style="3" customWidth="1"/>
+    <col min="4" max="5" width="11.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="240" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="240" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>109</v>
       </c>
-    </row>
-[...182 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="I41" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...486 lines deleted...]
-      <c r="C22" s="1" t="s">
+      <c r="C42" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J42" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="K42" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="1" t="s">
+    </row>
+    <row r="43" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="H22" s="1" t="s">
-[...341 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="E43" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...292 lines deleted...]
-        <v>17</v>
+      <c r="F43" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:K3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A3:K3" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2009-48-EC-Safety of Toys</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2025-12-17T08:07:30Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-14T08:02:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>ecfc49a8-a824-4e87-ba5d-55b84ef8a15a</vt:lpwstr>
+    <vt:lpwstr>e50a4224-6c94-44a6-afac-2fae92127980</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>